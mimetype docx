--- v0 (2026-08-20)
+++ v1 (2026-11-04)
@@ -1,218 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="3F3410D4" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>國立陽明交通大學　　士學位論文審定同意書</w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="4B767A2B" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="25" w:after="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>__________________________研究所 _____________君</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="1B39A5B4" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="25" w:after="90"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>所提之論文</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="0D96BB51" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>題目：</w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(中文)</w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="6A9CCC7E" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="1C5DF536" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
@@ -220,51 +222,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(英文)</w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="5B94E09F" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
@@ -282,158 +284,156 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="797A22F4" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="5D9BD9C2" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經學位考試委員會審查通過，特此證明。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="3EFDCFB4" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">學位考試委員會 (簽名) 　     </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">　 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="009B6C2E">
+    <w:p w14:paraId="2A15F945" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="00C149A2">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:line="800" w:lineRule="exact"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
         <w:ind w:rightChars="-236" w:right="-566"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>口試委員：</w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
@@ -506,54 +506,54 @@
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="009B6C2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="009B6C2E" w:rsidRPr="009B6C2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(簽名)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="28088D7B" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="00C149A2">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:line="800" w:lineRule="exact"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -614,54 +614,54 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0088436D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="6B28711C" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="00C149A2">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:line="800" w:lineRule="exact"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -721,54 +721,54 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="09883FAD" w14:textId="1F01A846" w:rsidR="0025437E" w:rsidRDefault="0025437E" w:rsidP="00C149A2">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:line="800" w:lineRule="exact"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -819,274 +819,400 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="1DA14353" w14:textId="70702450" w:rsidR="00C149A2" w:rsidRPr="007871B8" w:rsidRDefault="00C149A2" w:rsidP="00C149A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="487" w:firstLine="1558"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007871B8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007871B8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007871B8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007871B8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFF971B" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>論文已完成修改</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="4A54B6AF" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>指導教授　_________________________________ (簽名)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="2EF1232E" w14:textId="77777777" w:rsidR="0025437E" w:rsidRPr="007871B8" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>所    長　_________________________________ (簽名)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008689D" w:rsidRDefault="0025437E" w:rsidP="0025437E">
+    <w:p w14:paraId="73DF59C0" w14:textId="77777777" w:rsidR="0008689D" w:rsidRDefault="0025437E" w:rsidP="0025437E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="100" w:after="360" w:line="800" w:lineRule="exact"/>
         <w:jc w:val="distribute"/>
       </w:pPr>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中華民</w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國</w:t>
       </w:r>
       <w:r w:rsidRPr="007871B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  年  月  日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0008689D" w:rsidSect="0025437E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B0AC21E" w14:textId="77777777" w:rsidR="00742153" w:rsidRDefault="00742153" w:rsidP="00C149A2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="539ED004" w14:textId="77777777" w:rsidR="00742153" w:rsidRDefault="00742153" w:rsidP="00C149A2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
+    <w:altName w:val="DFKai-SB"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2FD27FAE" w14:textId="77777777" w:rsidR="00742153" w:rsidRDefault="00742153" w:rsidP="00C149A2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="721ADEF8" w14:textId="77777777" w:rsidR="00742153" w:rsidRDefault="00742153" w:rsidP="00C149A2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0025437E"/>
     <w:rsid w:val="0008689D"/>
     <w:rsid w:val="00126852"/>
     <w:rsid w:val="0025437E"/>
+    <w:rsid w:val="00742153"/>
     <w:rsid w:val="0088436D"/>
     <w:rsid w:val="009B6C2E"/>
+    <w:rsid w:val="00C149A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7C2099F3"/>
+  <w14:docId w14:val="6C13056B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C6C10866-BFDA-4FF4-AD0D-3A6585A2A141}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1148,98 +1274,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1414,98 +1536,163 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0025437E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C149A2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C149A2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C149A2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C149A2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1727,57 +1914,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>120</Words>
-  <Characters>688</Characters>
+  <Words>129</Words>
+  <Characters>737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>807</CharactersWithSpaces>
+  <CharactersWithSpaces>865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows 使用者</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>